--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10654547</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.26879/1307</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cranial anatomy of Indohyus indirae (Raoellidae), an artiodactyl from the Eocene of India, and its implications for raoellid biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Patel, Sonam; Nanda, Avinash C; Orliac, Maëva; Thewissen, Johannes_G M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Palaeontologia Electronica</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1935-3952</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The raoellid artiodactyl Indohyus indirae is known from northern Pakistan and northwestern India, with substantial skeletal material found in the Sindkhatudi locality near Kalakot in Kashmir. Eight specimens from this locality, two of which exhibit deciduous dentitions, offer invaluable insights into cranial osteology of Indohyus indirae. We present a comprehensive examination of the cranial osteology of Indohyus, highlighting detailed unique features using this material. These specimens, though flattened dorsoventrally and mediolaterally, allow for anatomical observations. Previous literature has extensively employed these specimens for phylogenetic analyses indicating that Indohyus is a close relative of cetaceans. These findings are partly based on the material described here. Notably, the cranial morphology of Indohyus differs in several aspects from that of most early and middle Eocene artiodactyls. For instance, the rostrum of Indohyus is longer than that of most middle Eocene artiodactyls, resembling Eocene cetaceans. The positioning of the nasal opening above the incisors is similar to terrestrial artiodactyls. However, the ventral wall of the nasopharyngeal duct does not extend to the ear region, which distinguishes it from Eocene cetaceans. Moreover, the frontal bone is thick and has a concave profile, forming a dorsal shield for the laterally facing orbits. Furthermore, the tympanic bone has an involucrum, a feature that characterizes all cetaceans. These cranial features may be indicative of specific cranial functions and, given their similarity in some regards to Eocene cetaceans, could be related to the land-to-water transition. Further research, including explicit functional studies, is required to investigate these hypotheses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142526</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Palaeontologica Electronica</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>