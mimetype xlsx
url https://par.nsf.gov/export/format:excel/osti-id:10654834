--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10654834</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s00338-025-02752-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of warming and suspended terrigenous sediment on the Hawaiian reef coral Montipora capitata</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Good, Alexandra M; Epps, Ashleigh; Coberly, Maile; Rodgers, Kuʻulei S; Prouty, Nancy G; Storlazzi, Curt D; Bahr, Keisha D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Coral Reefs</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2065 to 2081</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0722-4028</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Coral reefs near high human population areas suffer from sedimentation and increased turbidity due to coastal development. However, there is limited research on how key species respond to turbidity caused by terrigenous sediment and how this response may change with increased water temperatures. This study investigated the effects of ambient and elevated turbidity (+ 26 NTU) in combination with ambient (27.1 °C) and elevated temperature (+ 4.1 °C; 31.2 °C) on the dominant Hawaiian reef coral&lt;italic&gt;Montipora capitata&lt;/italic&gt;, collected from two Kāneʻohe Bay watersheds with distinct environmental histories. Using intermittent flow respirometry, we found that acute (12 h) exposure to elevated turbidity and temperature impacted algal symbionts (&lt;italic&gt;Symbiodinium spp.&lt;/italic&gt;) but not the coral host, suggesting a potential delayed host physiological response. Corals from south Kāneʻohe Bay, where restricted water circulation and urbanization have degraded water quality, were more sensitive to stressors than those from the less-impacted northern sites, indicating that physiological responses vary by location and may be influenced by watershed conditions. The findings suggest that while short-term turbidity and warming impact&lt;italic&gt;Symbiodinium spp.&lt;/italic&gt;immediately, prolonged exposure may lead to cascading effects on the coral host. Understanding these species-specific and location-dependent responses enhances our ability to guide restoration and conservation efforts for coral ecosystems facing both local (turbidity) and global (warming) stressors. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2049406</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>