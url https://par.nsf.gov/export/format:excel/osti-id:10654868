--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10654868</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/molbev/msaf010</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inference of the Demographic Histories and Selective Effects of Human Gut Commensal Microbiota Over the Course of Human History</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mah, Jonathan C (ORCID:0000000330273141); Lohmueller, Kirk E (ORCID:000000023874369X); Garud, Nandita R (ORCID:0000000342174407)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hepp, Crystal</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0737-4038</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Despite the importance of gut commensal microbiota to human health, there is little knowledge about their evolutionary histories, including their demographic histories and distributions of fitness effects (DFEs) of mutations. Here, we infer the demographic histories and DFEs for amino acid-changing mutations of 39 of the most prevalent and abundant commensal gut microbial species found in Westernized individuals over timescales exceeding human generations. Some species display contractions in population size and others expansions, with several of these events coinciding with several key historical moments in human history. DFEs across species vary from highly to mildly deleterious, with differences between accessory and core gene DFEs largely driven by genetic drift. Within genera, DFEs tend to be more congruent, reflective of underlying phylogenetic relationships. Together, these findings suggest that gut microbes have distinct demographic and selective histories.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2240098</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Molecular Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>