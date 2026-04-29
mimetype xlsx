--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655035</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2025.2158</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chewing performance and the structure of primate communities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fannin, Luke D; Guatelli-Steinberg, D; Arft-Guatelli, J; Clauss, M; Dominy, Nathaniel J; McGraw, W S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society of London Series B Biological sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0080-4649</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ecomorphological theory predicts a relationship between the morphology of a given trait and its ecological performance. In turn, variation in ecomorphology is viewed as integral to the structuring of animal communities. This reasoning is practically axiomatic, but the full logic chain is seldom integrated into a single study. We tested the functional relationship between premolar tooth size and chewing performance across a diverse community of wild primates, including chimpanzees and seven monkey species. We found that relatively large premolars were associated with improved food fracture, and that the chewing performance of granivores (seed predators) exceeded that of sympatric folivores and frugivores by 51–56% and 64–68%, respectively. This finding is robust when controlling for variation in chewing effort and seasonal grit ingestion. Evidence of convergent evolution speaks to the fitness advantages of enlarged premolars among granivorous species, and we show that premolar-mediated seed-eating shapes the composition of primate communities across nine African forest sites. Our findings are relevant to palaeoanthropology and the puzzling megadontia of some fossil hominin lineages, as our data favour a diet of stress-limited brittle foods, not ductile foods, as the principal selective pressure favouring the performance benefits of enlarged premolars.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2316561</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Royal Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>