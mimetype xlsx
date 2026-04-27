--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.21203/rs.3.rs-7359689/v1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Conserved pathway for homarine catabolism in environmental bacteria</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ferrer-Gonzalez, Frank [University of Washington] (ORCID:0000000305705168); Heal, Katherine [Pacific Northwest National Laboratory]; Sacks, Joshua [University of Washington]; Romero-Maysonet, Yarinet [Ana G. Méndez University]; Finch, Anna [Stanford University] (ORCID:0009000721607177); Carlson, Laura [University of Washington]; Coe, Lisa [University of Florida] (ORCID:0000000222449058); Bartolek, Zinka [University of Washington]; Luthy, Claudia [University of Washington]; Gaffney, Moira [University of Puget Sound]; Angier, Sabine [University of Rhode Island Graduate School of Oceanography]; Flynn, Samantha [Harvard Medical School]; Gómez, Chiara Bachmann [Whitman College] (ORCID:0009000432620527); Dunn, Jensen [Whitman College]; Bay, Kenzie [Whitman College]; Yamamoto, Lia [Whitman College]; Tien, Matthew [Whitman College]; Armbrust, E Virginia [University of Washington] (ORCID:0000000178655101); Durham, Bryndan [University of Florida] (ORCID:000000022253157X); Sosa, Oscar [University of Puget Sound] (ORCID:0000000342359962); Ingalls, Anitra [University of Washington] (ORCID:0000000319537329)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Homarine (N-methylpicolinic acid) is a ubiquitous marine metabolite produced by phytoplankton and noted for its bioactivity in marine animals, yet its microbial degradation pathways are uncharacterized. Here, we identify a conserved operon (homABCDER) that mediates homarine catabolism in bacteria using comparative transcriptomics, mutagenesis, and targeted knockouts. Phylogenetic and genomic analyses show this operon distributed across abundant bacterial clades, including coastal copiotrophs (e.g., Rhodobacterales) and open-ocean oligotrophs (e.g., SAR11, SAR116). High-resolution mass spectrometry revealed N-methylglutamic acid and glutamic acid as key metabolic products of homarine in both model and natural systems, with N-methylglutamate dehydrogenase catalyzing their conversion. Metatranscriptomics showed responsive and in situ expression of hom genes aligned with homarine availability. These findings uncover the genetic and metabolic basis of homarine degradation, establish its ecological relevance, and highlight homarine as a versatile growth substrate that feeds into central metabolism via glutamic acid in diverse marine bacteria.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2125886</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Research Square</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>