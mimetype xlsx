--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655342</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expedition 405 Preliminary Report Tracking Tsunamigenic Slip Across the Japan Trench (JTRACK)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kirkpatrick, J; Regalla, C; Conin, M; Fulton, P; Ujiie, K; Kodaira, S; Okutsu, N; Maeda, L; Toczko, S; Eguchi, N</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>405</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2372-9562</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The extremely large slip that occurred on the shallow portion of the Japan Trench subduction zone during the 2011 Mw 9.1 Tohoku-oki earthquake directly contributed to the devastating tsunami that inundated the Pacific coast of Japan. International Ocean Drilling Program (IODP) Expedition 405 aimed to investigate the conditions and processes that facilitated the extremely shallow slip on the subduction interface during the 2011 Tohoku-oki earthquake to improve understanding of the factors that slip to the trench on subduction zones. Expedition 405 implemented a combined logging, coring, and observatory operational plan at two sites: Site C0026 ~8 km seaward of the Japan Trench to characterize the input sediments to the subduction zone and Site C0019 ~6 km landward of the trench where the plate boundary fault zone is present at ~825 meters below seafloor (mbsf). At Site C0026, the input section was logged to ~430 mbsf with a logging-while-drilling (LWD) assembly that characterized the succession of sediments and rocks from the seafloor to the basaltic rocks of the oceanic crust. Cores recovered from four holes as deep as 290 mbsf contain a sequence of hemipelagic and pelagic sediments that will be input into the shallow subduction system and therefore control both the localization of the plate boundary fault zone and the slip behavior of the plate boundary. Site C0019 was previously drilled in 2012 during Integrated Ocean Drilling Program Expedition 343 (Japan Trench Fast Drilling Project [JFAST]), so revisiting this site allowed temporal variations in the frontal prism and plate boundary fault zone to be evaluated. The LWD data to ~960 mbsf characterized the frontal prism, plate boundary fault zone, and lower plate to the basaltic volcanic rocks. Cores were recovered from multiple holes that contain a variety of muds from the frontal prism and the plate boundary fault zone, as well as lower plate materials. Comparison with the sediments from Site C0026 provides a basis to interpret the tectonic and sedimentological processes operating in the dynamic environment of the frontal prism. Cores from the plate boundary fault zone provide a unique window into the structural complexity of an active plate boundary fault that is known to host large seismic slip. Two borehole observatories were installed at Site C0019 that contain temperature sensors deployed to measure temperature over a period of years and reveal the hydrogeologic structure of the shallow subduction system. These hugely successful drilling operations, combined with postexpedition work to measure the mechanical, frictional, paleomagnetic, and hydrogeologic properties of the core samples and to constrain the history of past seismic slip at Site C0019, provide an unprecedented opportunity to advance our understanding of shallow subduction systems. Outreach during the expedition leveraged and elevated the success of the operations by sharing the outcomes with diverse domestic and international audiences, including scientists, students, educators, stakeholders, and the general public. Thanks to the efforts of a large group of onboard outreach officers and their onshore support, activities included ship-to-shore broadcast events; interviews with science party members and crew; the publication of videos, blogs, magazine articles, and social media posts; and development of formalized classroom lesson plans and materials.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2412279</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>