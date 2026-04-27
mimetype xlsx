--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655353</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/87552930251378227</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Field characterization of areas in İskenderun affected by liquefaction during the 2023 Kahramanmaraş earthquake</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arnold, Cody (ORCID:0009000807647153); Macedo, Jorge; Bray, Jonathan; Moug, Diane; Atalay, Fikret; Bassal, Patrick (ORCID:0000000341532460); Liu, Chenying (ORCID:0000000151834265); Bikçe, Murat; Durgunoğlu, Turan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earthquake Spectra</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3949 to 3976</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>8755-2930</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The 2023 Kahramanmaraş earthquake sequence significantly impacted southeastern Türkiye. A comprehensive field investigation of 40 cone penetration tests and 7 seismic cone penetration tests was conducted to characterize the subsurface conditions of several areas affected by liquefaction in the port city of İskenderun. The investigations were performed at a key seismic station in the area, five areas with differing liquefaction-induced building settlements, and three lateral spread sites. The reclaimed shoreline area, which exhibited the most significant liquefaction effects, is underlain by thick medium dense clean sand deposits. Ground shaking characteristics in the investigated areas are estimated and essential subsurface data for developing high-quality field case histories are developed to support studies of liquefaction triggering and effects in İskenderun. In this context, it contributes to advancing liquefaction engineering and informs seismic hazard mitigation strategies in urban areas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2338024</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Earthquake Engineering Research Institute</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>