--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655369</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/99b6ae080cad891c56175e0f6be93e62</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dissolved organic matter characterization for seasonal synoptic sampling of 100 urban streams in Boston, Massachusetts (USA) from 2021-2022</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Shuo; Ortiz_Munoz, Liz D; Rizzie, Christopher B; Kominoski, John S; Quick, Annika M; Roy, Allison H; Hale, Rebecca L; Rudolph, Jacob C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["This dataset contains dissolved organic matter (DOM) characteristics from surface water samples collected at 100 urban stream locations in the greater Boston, Massachusetts metropolitan area. Samples were collected four times (September 2021, November 2021, April 2022, and July 2022) to capture spatial and seasonal variation in DOM characteristics. Fluorescent optical properties were measured on filtered water samples to understand the chemical composition of DOM. Excitation-Emission Matrices (EEMs) were measured using a Horiba Aqualog spectrometer. DOM characteristics were quantified using both standard fluorescence and absorbance metrics as well as through parallel factor (PARAFAC) analysis. These data were collected as part of the Carbon in Urban Rivers Biogeochemistry (CURB) Project. Detailed field data and site data are published separately and can be linked using the “curbid” and “synoptic_event” columns in each dataset."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015624</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>