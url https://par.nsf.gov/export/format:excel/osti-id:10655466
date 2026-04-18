--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655466</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICASSP49660.2025.10890415</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient Fusion of Computationally Diverse Modalities Using Chunking and Cross-Attention</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Flores, Christian [The University of Texas at Dallas,Richardson,TX,USA,75080]; Goncalves, Lucas [The University of Texas at Dallas,Richardson,TX,USA,75080]; Busso, Carlos [The University of Texas at Dallas,Richardson,TX,USA,75080]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Emotion recognition is inherently a multimodal problem. Humans use both audible and visual cues to determine a person’s emotions. There has been extensive improvement in the methods we use to fuse audio and visual representations between two unimodal deep-learning models. However, there is a lack of accommodation for modalities that have a disparity in the amount of computational resources needed to provide the same amount of temporal information. As the sequence length increases, current methods often make simplifications such as discarding frames or cropping the sequence. This paper introduces a chunking methodology designed for cross-attention-based multimodal transformer architectures. The approach involves segmenting the visual input—the more computationally demanding modality—into chunks. Cross-attention is then performed between the encoded audio and visual features instead of the original sequence lengths of the unimodal backbones. Our method achieves significant improvements over conventional cross-attention techniques in the audio-visual domain for a six-class emotional recognition problem, demonstrating better F1 score, precision, and recall on the CREMA-D database while reducing computational overhead.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016719</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Hyderabad, India</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>