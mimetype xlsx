--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,190 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="46">
-[...138 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -204,193 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...68 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655847</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adbe62</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identifying Catastrophic Outlier Photometric Redshift Estimates in the COSMOS Field with Machine Learning Methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dennis, Mitchell T (ORCID:0000000190660552); Hu, Esther M (ORCID:0009000874274617); Cowie, Lennox L (ORCID:0000000263191575)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>983</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present the result of two binary classifier ensembled neural networks to identify catastrophic outliers for photo-&lt;italic&gt;z&lt;/italic&gt;estimates within the COSMOS field utilizing only eight and five photometric bandpasses, respectively. Our neural networks can correctly classify 55.6% and 33.3% of the true positives with few to no false positives. These methods can be used to reduce the errors caused by the errors in redshift estimates, particularly at high redshift. When applied to a larger data set with only photometric data available, our eight bandpass network increased the number of objects with a photo-&lt;italic&gt;z&lt;/italic&gt;greater than five from 0.1% to 1.6%, and our five bandpass network increased the number of objects with a photo-&lt;italic&gt;z&lt;/italic&gt;greater than five from 0.2% to 1.8%.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1716093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>1MB</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>PDF/A</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>