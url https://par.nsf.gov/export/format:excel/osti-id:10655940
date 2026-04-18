--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10655940</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GL113734</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Robustness and Mechanisms of the Atmospheric Response Over the Southern Ocean to Idealized Freshwater Input Around Antarctica</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Xiaoqi [University of Chinese Academy of Sciences  Beijing China] (ORCID:0000000174929160); Martin, Torge [GEOMAR Helmholtz Centre for Ocean Research Kiel  Kiel Germany] (ORCID:0000000208828780); Beadling, Rebecca L [Department of Earth and Environmental Science Temple University  Philadelphia PA USA] (ORCID:0000000194918776); Liu, Jiping [School of Atmospheric Sciences and Southern Marine Science and Engineering Guangdong Laboratory (Zhuhai) Sun Yat‐sen University  Zhuhai China] (ORCID:0009000291115972); Bischof, Sabine [GEOMAR Helmholtz Centre for Ocean Research Kiel  Kiel Germany] (ORCID:0000000270355224); Hattermann, Tore [Norwegian Polar Institute Fram Centre  Tromsø Norway] (ORCID:0000000255382267); Huo, Wenjuan [GEOMAR Helmholtz Centre for Ocean Research Kiel  Kiel Germany] (ORCID:0000000198074726); Li, Qian [Department of Earth, Atmospheric, and Planetary Sciences Massachusetts Institute of Technology  Cambridge MA USA]; Marshall, John C [NASA Goddard Institute for Space Studies  New York NY USA] (ORCID:0000000192303591); Muilwijk, Morven [Norwegian Polar Institute Fram Centre  Tromsø Norway] (ORCID:0000000191016646); Pauling, Andrew G [Department of Physics University of Otago  Dunedin New Zealand] (ORCID:0000000345450809); Purich, Ariaan [School of Earth Atmosphere and Environment ARC Special Research Initiative for Securing Antarctica's Environmental Future Monash University  Melbourne VIC Australia] (ORCID:0000000322485937); Smith, Inga J [Department of Physics University of Otago  Dunedin New Zealand] (ORCID:0000000206538296); Swart, Neil C [Canadian Centre for Climate Modelling and Analysis Environment and Climate Change Canada  Victoria BC Canada] (ORCID:0000000282006187); Thomas, Max [Met Office Hadley Center  Exeter UK] (ORCID:0000000223273664)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Enhanced Antarctic ice sheet mass loss yields ocean surface freshening, cooling and sea ice expansion, which result in changes in the atmospheric conditions. Using the Southern Ocean Freshwater Input from Antarctica (SOFIA) multi‐model ensemble, we study the atmospheric response to a 100‐year idealized freshwater release of 0.1 Sv. All models simulate a surface‐intensified tropospheric cooling and lower‐stratospheric warming south of 35°S. Tropospheric cooling is attributed to sea ice expansion and the associated albedo enhancement in winter and a colder sea surface in summer. This cooling yields a downward displacement of the tropopause, reduced stratospheric water vapor content and ultimately warming around 200 hPa. An enhanced southward eddy heat flux explains warming at 10–100 hPa during austral winter. Despite a temporally (and spatially) uniform prescribed freshwater flux, a prominent sea ice seasonal cycle and atmosphere dynamics result in a distinct seasonal pattern in the occurrence and magnitude of the temperature responses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319828</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>