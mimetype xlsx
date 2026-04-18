--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10656037</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1061/JCCEE5.CPENG-6302</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Learning–Based Prediction of Human–Robot Trust Dynamics in Future Construction Using Worker Neuropsychophysiological Responses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chang, Woei-Chyi; Gonzalez_Garcia, Nestor F; Hasanzadeh, Sogand</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Computing in Civil Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0887-3801</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Because current construction activities are safety-critical and physically demanding, the incorporation of such autonomous technologies as robots and drones via worker–robot teaming has drawn interest from researchers and practitioners alike. However, this teaming relationship may impose additional safety concerns for future jobsites due to workers’ inappropriate trust—overtrust and/or distrust—in robots. The literature has highlighted that trust is a complicated and dynamic concept that fluctuates over time, highlighting the need to continuously understand workers’ trust levels in real-time by collecting and interpreting workers’ psychophysiological signals. Consequently, deep learning (DL) has been deployed in various projects to identify trust-related psychophysiological patterns and to predict trust. However, current implementations suffer from three limitations: (1) focusing only on static settings, (2) manually extracting features, and (3) disregarding the trust continuum. Therefore, this study presents a DL model that automatically extracts important features from multiple psychophysiological signals and predicts workers’ increasing or decreasing trust within such dynamic workplaces as construction sites. The developed model can achieve accuracy, recall, precision, and 𝐹⁢1 score all above 70%. This study also provides insights into a cost-effective strategy to prioritize data with high importance to trust prediction. Thus, the primary innovations of this research are (1) the consideration of the dynamic nature of construction sites, variability among workers, and trust continuum during model development; and (2) how pivotal knowledge about workers’ real-time trust can be harnessed to facilitate the development of human-centered robots in the future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2128970</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASCE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>