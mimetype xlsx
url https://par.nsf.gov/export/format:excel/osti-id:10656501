--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10656501</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hop: A Modern Transport and Remote Access Protocol</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Flammarion, Paul; Hosono, George; Nguyen, Wilson; Bauman, Laura; Rebelsky, Daniel; Wan, Gerry; Adrian, David; Durumeric, Zakir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Since SSH’s standardization nearly 20 years ago, real-world requirements for a remote access protocol and our understanding of how to build secure cryptographic network protocols have both evolved significantly. In this work, we introduce Hop, a transport and remote access protocol designed to support today’s needs. Building on modern cryptographic advances, Hop reduces SSH protocol complexity and overhead while simultaneously addressing many of SSH’s shortcomings through a cryptographically-mediated delegation scheme, native host identification based on lessons from TLS and ACME, client authentication for modern enterprise environments, and support for client roaming and intermittent connectivity. We present concrete design requirements for a modern remote access protocol, describe our proposed protocol, and evaluate its performance. We hope that our work encourages discussion of what a modern remote access protocol should look like in the future.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2319080</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>USENIX Security Symposium</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>