--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10656507</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A qualitative look at fostering computational thinking within a game-based learning environment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tseng, C; Pan, Y; Klinkert, L; Ketterlin-Geller, L; Larson, E C; Clark, C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study explored how participants practice computational thinking (CT) concepts and skills while playing the game. Regarding 11 learning standards from the Computer Science Teacher Association (CSTA), researchers designed gameplay tasks in Minecraft and a supplemental platform called Minecraft Factory Planner (MFP). Data was collected through the cognitive walkthrough with a think-aloud method and semi-structured retrospective interview. The results showed that different game tasks triggered gameplay actions that allowed the practice of different CT skills.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933848</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Conference of the Learning Sciences (ICLS)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>