--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10657085</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-031-30823-9_16</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stack-Aware Hyperproperties</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bajwa, Ali; Zhang, Minjian; Chadha, Rohit; Viswanathan, Mahesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>308 to 325</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A hyperproperty relates executions of a program and is used to formalize security objectives such as confidentiality, non-interference, privacy, and anonymity. Formally, a hyperproperty is a collection of allowable sets of executions. A program violates a hyperproperty if the set of its executions is not in the collection specified by the hyperproperty. The logic&lt;sc&gt;HyperCTL*&lt;/sc&gt;has been proposed in the literature to formally specify and verify hyperproperties. The problem of checking whether a finite-state program satisfies a&lt;sc&gt;HyperCTL*&lt;/sc&gt;formula is known to be decidable. However, the problem turns out to be undecidable for procedural (recursive) programs. Surprisingly, we show that decidability can be restored if we consider restricted classes of hyperproperties, namely those that relate only those executions of a program which have the same call-stack access pattern. We call such hyperproperties,&lt;italic&gt;stack-aware hyperproperties.&lt;/italic&gt;Our decision procedure can be used as a proof method for establishing security objectives such as noninference for recursive programs, and also for refuting security objectives such as observational determinism. Further, if the call stack size is observable to the attacker, the decision procedure provides exact verification.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007428; 1901069</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature Switzerland</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>