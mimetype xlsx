--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10657098</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/nar/gkaf415</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Transcription factors form a ternary complex with NIPBL/MAU2 to localize cohesin at enhancers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fettweis, Gregory; Wagh, Kaustubh (ORCID:000000018514027X); Stavreva, Diana A; Jiménez-Panizo, Alba; Kim, Sohyoung; Lion, Michelle; Alegre-Martí, Andrea; Rinaldi, Lorenzo; Johnson, Thomas A; Gilson, Elise; Krishnamurthy, Manan; Wang, Li; Ball, David A; Karpova, Tatiana S; Upadhyaya, Arpita; Vertommen, Didier (ORCID:0000000176488282); Recio, Juan Fernández; Estébanez-Perpiñá, Eva (ORCID:0000000326875801); Dequiedt, Franck (ORCID:0000000312347477); Hager, Gordon L (ORCID:0000000293005331)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nucleic acids research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-1048</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;While the cohesin complex is a key player in genome architecture, how it localizes to specific chromatin sites is not understood. Recently, we and others have proposed that direct interactions with transcription factors lead to the localization of the cohesin-loader complex (NIPBL/MAU2) within enhancers. Here, we identify two clusters of LxxLL motifs within the NIPBL sequence that regulate NIPBL dynamics, interactome, and NIPBL-dependent transcriptional programs. One of these clusters interacts with MAU2 and is necessary for the maintenance of the NIPBL–MAU2 heterodimer. The second cluster binds specifically to the ligand-binding domains of steroid receptors. For the glucocorticoid receptor (GR), we examine in detail its interaction surfaces with NIPBL and MAU2. Using AlphaFold2 and molecular docking algorithms, we uncover a GR–NIPBL–MAU2 ternary complex and describe its importance in GR-dependent gene regulation. Finally, we show that multiple transcription factors interact with NIPBL–MAU2, likely using interfaces other than those characterized for GR.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2132922</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nucleic Acids Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>