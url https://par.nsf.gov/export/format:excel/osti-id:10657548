--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10657548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/1.A36412</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multi-Objective Optimization of Space Exploration Campaign Schedules with Stochastic Launch Delay</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gollins, Nicholas; Grieser, Zachary; Ho, Koki (ORCID:0000000238092954)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-01-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Spacecraft and Rockets</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 19</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-4650</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Complex, multimission space exploration campaigns are particularly vulnerable to payload development and launch delays due to program-level schedule constraints and interactions between the payloads. While deterministic space logistics problems seek strongly performing (e.g., minimized cost) solutions, stochastic models must balance performance with robustness. The introduction of stochastic delays to the otherwise deterministic problem produces large and computationally intractable optimization problems. This paper presents and compares two multi-objective (minimized cost vs robustness) formulations for the stochastic campaign scheduling problem. First, a multi-objective mixed-integer quadratically constrained program (MOMIQCP) formulation is presented. Secondly, due to the computational intractability of the MOMIQCP for large problems, a method for constructing restricted, deterministic scheduling subproblems is defined. These subproblems are input to a noisy multi-objective evolutionary algorithm (NMOEA), which is used for the purpose of stochastically applying delays to the deterministic subproblem and building approximations of the objectives of the stochastic problems. Both methods are demonstrated through case studies, and the results demonstrate that the NMOEA can successfully find strongly performing solutions to larger stochastic scheduling problems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942559</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Aeronautics and Astronautics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>