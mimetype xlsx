--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10657606</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/icwsm.v19i1.35949</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Statewise: Human Identity Investigator for the United States</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Handzlik, Dakota; Jones, Jason Jeffrey; Skiena, Steven S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International AAAI Conference on Web and Social Media</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2465 to 2476</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2162-3449</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Self-reported biographical strings on social media profiles provide a powerful tool to study personal identity. We present Statewise, a dataset based on 50 million unique Twitter user profiles over a 12 year period identified to be in the United States. Users within this dataset can be accurately partitioned into 52 states/territories at each observation, allowing queries into state-specific language choices over time. We report on the major design decisions underlying Statewise, including the methodology behind the location detection system and measurements of user/state transitions across time. We demonstrate the power of Statewise to study the relative prevalences of different token groups, showing clear and consistent regional differences in language usage. We analyze emoji usage by comparing inclusion rates against external state-level statistics, finding that emoji inclusion shares a significant correlation with state unemployment and poverty rates. Finally, we use Gini coefficients as a measure of token usage inequality across all observed territories and demonstrate a clear stratification based on token content.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2208664</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International AAAI Conference on Web and Social Media</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>