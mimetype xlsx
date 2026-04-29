--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10658053</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/catal14090572</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Promoted Ru/PrOx Catalysts for Mild Ammonia Synthesis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Drummond, Samuel M; Naglic, Jennifer (ORCID:0009000588438369); Onsree, Thossaporn (ORCID:0000000256855572); Balijepalli, Santosh K (ORCID:0000000311886831); Allegro, Alexis; Orraca_Albino, Stephanie N; O’Connell, Katherine M (ORCID:000000016315315X); Lauterbach, Jochen (ORCID:0000000183037703)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Catalysts</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>572</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4344</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ammonia synthesis is one of the most important chemical reactions. Due to thermodynamic restrictions and the reaction requirements of the current commercial iron catalysts, it is also one of the worst reactions for carbon dioxide emissions and energy usage. Ruthenium-based catalysts can substantially improve the environmental impact as they operate at lower pressures and temperatures. In this work, we provide a screening of more than 40 metals as possible promoter options based on a Ru/Pr2O3 catalyst. Cesium was the best alkali promoter and was held constant for the series of double-promoted catalysts. Ten formulations outperformed the Ru-Cs/PrOx benchmark, with barium being the best second promoter studied and the most cost-effective option. Designs of experiments were utilized to optimize both the pretreatment conditions and the promoter weight loadings of the doubly promoted catalyst. As a result, optimization led to a more than five-fold increase in activity compared to the unpromoted catalyst, therefore creating the possibility for low-ruthenium ammonia synthesis catalysts to be used at scale. Further, we have explored the roles of promoters using kinetic analysis, X-ray Photoelectron Spectroscopy (XPS), and in situ infrared spectroscopy. Here, we have shown that the role of barium is to act as a hydrogen scavenger and donor, which may permit new active sites for the catalyst, and have demonstrated that the associative reaction mechanism is likely used for the unpromoted Ru/PrOx catalyst with hydrogenation of the triple bond of the dinitrogen occurring before any dinitrogen bond breakage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2050956</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>