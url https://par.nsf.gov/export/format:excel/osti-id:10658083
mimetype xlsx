--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10658083</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13690-023-01066-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Conceptualizing Indigenous strengths-based health and wellness research using group concept mapping</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>O’Keefe, Victoria M; Maudrie, Tara L; Cole, Ashley B; Ullrich, Jessica S; Fish, Jillian; Hill, Kyle X; White, Lauren A; Redvers, Nicole; Jernigan, Valarie_Blue Bird; Lewis, Jordan P; West, Amy E; Apok, Charlene Aqpik; White, Evan J; Ivanich, Jerreed D; Schultz, Katie; Lewis, Melissa E; Sarche, Michelle C; Gonzalez, Miigis B; Parker, Myra; Neuner_Weinstein, Sophie E; McCray, Celena J; Warne, Donald; Black, Jessica C; Richards, Jennifer R; Walls, Melissa L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Archives of Public Health</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2049-3258</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Background&lt;/title&gt;&lt;p&gt;In recent years public health research has shifted to more strengths or asset-based approaches to health research but there is little understanding of what this concept means to Indigenous researchers. Therefore our purpose was to define an Indigenous strengths-based approach to health and well-being research.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Using Group Concept Mapping, Indigenous health researchers (&lt;italic&gt;N&lt;/italic&gt; = 27) participated in three-phases. Phase 1: Participants provided 218 unique responses to the focus prompt “Indigenous Strengths-Based Health and Wellness Research…” Redundancies and irrelevant statements were removed using content analysis, resulting in a final set of 94 statements. Phase 2: Participants sorted statements into groupings and named these groupings. Participants rated each statement based on importance using a 4-point scale. Hierarchical cluster analysis was used to create clusters based on how statements were grouped by participants. Phase 3: Two virtual meetings were held to share and invite researchers to collaboratively interpret results.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;A six-cluster map representing the meaning of Indigenous strengths-based health and wellness research was created. Results of mean rating analysis showed all six clusters were rated on average as moderately important.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;The definition of Indigenous strengths-based health research, created through collaboration with leading AI/AN health researchers, centers Indigenous knowledges and cultures while shifting the research narrative from one of illness to one of flourishing and relationality. This framework offers actionable steps to researchers, public health practitioners, funders, and institutions to promote relational, strengths-based research that has the potential to promote Indigenous health and wellness at individual, family, community, and population levels.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2022190</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Archives of Public Health</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>