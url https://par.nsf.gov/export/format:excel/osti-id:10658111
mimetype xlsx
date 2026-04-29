--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10658111</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2025JD044491</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of Assimilating GPS Precipitable Water Vapor on Simulations of Two North American Monsoon Convective Events Using Observing System Simulation Experiments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shohan, Samkeyat [Department of Hydrology &amp;amp; Atmospheric Science University of Arizona  Tucson AZ USA] (ORCID:0009000051899800); Koch, Steven E [Department of Hydrology &amp;amp; Atmospheric Science University of Arizona  Tucson AZ USA]; Castro, Christopher L [NSF National Center for Atmospheric Research  Boulder CO USA]; Arellano, Avelino F [Department of Hydrology &amp;amp; Atmospheric Science University of Arizona  Tucson AZ USA]; Kay, Junkyung [NSF National Center for Atmospheric Research  Boulder CO USA] (ORCID:0000000231896706); Risanto, Christoforus Bayu [Vatican Observatory  Vatican City Holy See]; Weckwerth, Tammy M [NSF National Center for Atmospheric Research  Boulder CO USA]; Pinto, James O [NSF National Center for Atmospheric Research  Boulder CO USA] (ORCID:0000000327060364); Adams, David K [Instituto de Ciencias de la Atmósfera y Cambio Climático Universidad Nacional Autónoma de México  Mexico City Mexico] (ORCID:0000000293356705)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Geophysical Research: Atmospheres</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-897X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This study evaluates the impact of assimilating precipitable water vapor (PWV) within an observing system simulation experiment (OSSE) framework to improve forecasts of monsoonal mesoscale convective systems (MCSs) in Arizona. Two contrasting case studies differing in convective forcing, longevity, intensity, and coverage are analyzed using a 40‐member ensemble of 1.8‐km resolution Weather Research and Forecasting (WRF) convective‐permitting model (CPM) simulations including the Data Assimilation Research Testbed (DART) system. Synthetic PWV data are derived from a nature run (NR) and bias corrected using real GPS‐derived PWV observations from a campaign during the North American monsoon (NAM) season 2021. These synthetic PWV are assimilated in an inferior model simulation called the control run (CR) to avoid the identical twin problem. Horizontal GPS station spacing experiments (e.g., superobbed, 50 km, 100 km, and 200 km) are conducted to identify configurations that maximize forecast skills. Assimilating the synthetic PWV reduces mean errors (∼2 mm) and dry bias during the first 4–6 hr of the predictions using analyses improved with PWV data assimilation. The 100‐km GPS network optimally captures convective precipitation patterns, outperforming coarser (200‐km) and finer (50‐km) grids due to an improved representation of moisture and winds afforded by PWV data assimilation at the appropriate scales. Topography strongly influences moisture distribution, with elevation‐dependent biases, overestimation in low elevations (0–500 m), underestimation in midelevations (500–2,000 m), and systematic high‐elevation (&gt;2,000 m) biases due to vertically integrated PWV constraints. This study provides actionable insights for optimizing GPS network design and improving convective‐scale modeling in arid/semiarid regions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2308409</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JGR Atmospheres</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>