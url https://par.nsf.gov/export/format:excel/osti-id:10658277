--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,187 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
-[...135 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -201,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10658277</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/lipics.socg.2025.38</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Algorithm for Tambara-Yamagami Quantum Invariants of 3-Manifolds, Parameterized by the First Betti Number</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Delaney, Colleen; Maria, Clément; Samperton, Eric</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Aichholzer, Oswin; Wang, Haitao</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>38:1-38:15</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["Quantum topology provides various frameworks for defining and computing invariants of manifolds inspired by quantum theory. One such framework of substantial interest in both mathematics and physics is the Turaev-Viro-Barrett-Westbury state sum construction, which uses the data of a spherical fusion category to define topological invariants of triangulated 3-manifolds via tensor network contractions. In this work we analyze the computational complexity of state sum invariants of 3-manifolds derived from Tambara-Yamagami categories. While these categories are the simplest source of state sum invariants beyond finite abelian groups (whose invariants can be computed in polynomial time) their computational complexities are yet to be fully understood. We first establish that the invariants arising from even the smallest Tambara-Yamagami categories are #P-hard to compute, so that one expects the same to be true of the whole family. Our main result is then the existence of a fixed parameter tractable algorithm to compute these 3-manifold invariants, where the parameter is the first Betti number of the 3-manifold with ℤ/2ℤ coefficients. \r\nContrary to other domains of computational topology, such as graphs on surfaces, very few hard problems in 3-manifold topology are known to admit FPT algorithms with a topological parameter. However, such algorithms are of particular interest as their complexity depends only polynomially on the combinatorial representation of the input, regardless of size or combinatorial width. Additionally, in the case of Betti numbers, the parameter itself is computable in polynomial time. Thus while one generally expects quantum invariants to be hard to compute classically, our results suggest that the hardness of computing state sum invariants from Tambara-Yamagami categories arises from classical 3-manifold topology rather than the quantum nature of the algebraic input."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2330130</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>15 pages; 927055 bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>application/pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>