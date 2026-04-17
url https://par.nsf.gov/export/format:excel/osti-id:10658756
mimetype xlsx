--- v0 (2026-01-19)
+++ v1 (2026-04-17)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10658756</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/2755323X251325594</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Law Enforcement and Legal Professionals’ Trust in Algorithms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kennedy, Ryan; Tiede, Lydia (ORCID:0000000308924649); Austin, Amanda; Ismael, Kenzy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Law &amp; Empirical Analysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>77 to 96</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2755-323X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AI algorithms are increasingly influencing decision-making in criminal justice, including tasks such as predicting recidivism and identifying suspects by their facial features. The increasing reliance on machine-assisted legal decision-making impacts the rights of criminal defendants, the work of law enforcement agents, the legal strategies taken by attorneys, the decisions made by judges, and the public’s trust in courts. As such, it is crucial to understand how the use of AI is perceived by the professionals who interact with algorithms. The analysis explores the connection between law enforcement and legal professionals’ stated and behavioral trust. Results from three rigorous survey experiments suggest that law enforcement and legal professionals express skepticism about algorithms but demonstrate a willingness to integrate their recommendations into their own decisions and, thus, do not exhibit “algorithm aversion.” These findings suggest that there could be a tendency towards increased reliance on machine-assisted legal decision-making despite concerns about the impact of AI on the rights of criminal defendants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131504</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>