--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659263</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2024GL113789</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mixing Accounts for More Than Half of Biogeochemical Changes Along Mode Water Ventilation Pathways</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jutras, M [Department of Oceanography SOEST University of Hawai'i at Mnoa  Honolulu HI USA] (ORCID:0000000151545009); Bushinsky, S M [Department of Oceanography SOEST University of Hawai'i at Mnoa  Honolulu HI USA] (ORCID:0000000151064678); Cerovečki, I [Scripps Institution of Oceanography University of California San Diego  San Diego CA USA] (ORCID:0000000189799952); Briggs, N [National Oceanography Centre  Southampton UK] (ORCID:0000000315491386)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mode waters are critical for ocean ventilation and carbon sequestration. Using observations, we trace their subduction pathways and biogeochemical evolution. Solving modified mixing equations that account for respiration reveals that less than 50% of the oxygen changes along mode water ventilation pathways are due to respiration within the water mass, the rest being due to mixing with oxygen‐poorer surrounding waters. Consequently, measured changes in oxygen or Apparent Oxygen Utilization overestimate respiration by a factor of up to two, as do derived biogeochemical quantities such as remineralized carbon. Measured nitrate changes either overestimate or underestimate remineralization depending on surrounding concentrations. Mean true respiration rates in mode waters range from −0.1 to −0.4 mol . Applying a fixed stoichiometric ratio to this respiration, we find that the total carbon export is highest in Southern Ocean mode waters, while carbon remineralization rates are highest in subtropical mode waters.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2049631; 2049294</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>