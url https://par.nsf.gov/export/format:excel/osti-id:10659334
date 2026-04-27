--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659334</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.abb.2025.110700</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adrenodoxin alters human cytochrome P450 27A1 structure and reaction efficiency beyond supplying electrons</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vu, Quoc T; May, Katherine C; Collins, Leonard B; Xi, Ying; Davis, Zachary B; Bartholomew-Schoch, Jackson L; Vaughn, Lindsay R; Provost, Katherine R; Arnold, Noah L; Harris, Ethan F; Stone, Emma K; Campbell, Hayden K; Snider, Lyndsay M; Williams, Taufika Islam; Reddish, Michael J (ORCID:000000020237786X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Archives of Biochemistry and Biophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>776</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>110700</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-9861</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Human cytochrome P450 (P450) 27A1 catalyzes the hydroxylation of cholesterol and vitamin D derivatives. P450 27A1 is localized in the mitochondria and is reduced by its redox partner protein adrenodoxin twice for each catalytic cycle. The reliance on adrenodoxin is conserved across all human mitochondrial P450 enzymes. This study examines the adrenodoxin interaction with P450 27A1 and draws comparisons with studies of other P450 enzymes to determine if differences exist. The P450-adrenodoxin complex structure was examined by chemical crosslinking and analyzed by mass spectrometry. The effect of adrenodoxin concentration on P450 27A1 function was assessed by studying effects on steady state enzyme kinetics parameters and equilibrium substrate binding. The results suggest that adrenodoxin binds to P450 27A1 at a proximal site like other P450 enzymes but differs in the specific residues involved. Furthermore, the presence of adrenodoxin and/or substrate decreases the number of interprotein and intraprotein crosslinks observed, indicating that these components change the conformation of the P450 enzyme. Increased adrenodoxin concentration causes the P450 and vitamin D3 kcat value to increase, the kcat/Km value to decrease, and the substrate Kd to remain constant. These results suggest adrenodoxin alters enzyme efficiency beyond electron transfer without affecting substrate loading. The adrenodoxin effects on P450 27A1 kinetics and equilibrium constants differ from those of other human mitochondrial P450 enzymes. In total, these structural and functional studies suggest that while the general adrenodoxin binding site and function is conserved across P450 enzymes, the details and additional effects of this interaction vary.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2213207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>