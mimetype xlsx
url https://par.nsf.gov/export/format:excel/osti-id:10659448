--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659448</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmolb.2025.1697003</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Origin of the clock in Neurospora crassa</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Al-Omari, Ahmad; Altimus, Cara; Arnold, Jonathan; Arsenault, Sam; Bhandarkar, Suchendra; Bhusal, Shishir; Caranica, Christian; Cheong, Jia Hwei; Deng, Zhaojie; Edison, Arthur S; Floyd, Garrett; Griffith, James; Hull, Brooke; Judge, Michael T; Liu, Yang; Mao, Leidong; Mohanty, Bijoy; Qiu, Xiao; Schüttler, H-B; Scruse, Ashley; Taha, Thiab; Wu, Lingyun; Wu, Yue</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Ciofani, G</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-01-14T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Molecular Biosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-889X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We examine the collective behavior of single cells in microbial systems to provide insights into the origin of the biological clock. Microfluidics has opened a window onto how single cells can synchronize their behavior. Four hypotheses are proposed to explain the origin of the clock from the synchronized behavior of single cells. These hypotheses depend on the presence or absence of a communication mechanism between the clocks in single cells and the presence or absence of a stochastic component in the clock mechanism. To test these models, we integrate physical models for the behavior of the clocks in single cells or filaments with new approaches to measuring clocks in single cells. As an example, we provide evidence for a quorum-sensing signal both with microfluidics experiments on single cells and with continuous&lt;italic&gt;in vivo&lt;/italic&gt;metabolism NMR (CIVM-NMR). We also provide evidence for the stochastic component in clocks of single cells. Throughout this study, ensemble methods from statistical physics are used to characterize the clock at both the single-cell level and the macroscopic scale of 10&lt;sup&gt;6&lt;/sup&gt;cells.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2503759</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers in Molecular Biosciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>