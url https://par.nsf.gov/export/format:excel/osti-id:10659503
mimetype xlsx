--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659503</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41558-025-02314-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Subsurface heatwaves in lakes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Woolway, R Iestyn (ORCID:0000000304987968); Kayastha, Miraj B (ORCID:0000000299568362); Tong, Yan (ORCID:0000000320358360); Feng, Lian (ORCID:0000000245903022); Shi, Haoran (ORCID:0000000195433324); Xue, Pengfei (ORCID:000000025702421X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Climate Change</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>554 to 559</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1758-678X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Lake heatwaves (extreme hot water events) can substantially disrupt aquatic ecosystems. Although surface heatwaves are well studied, their vertical structures within lakes remain largely unexplored. Here we analyse the characteristics of subsurface lake heatwaves (extreme hot events occurring below the surface) using a spatiotemporal modelling framework. Our findings reveal that subsurface heatwaves are frequent, often longer lasting but less intense than surface events. Deep-water heatwaves (bottom heatwaves) have increased in frequency (7.2 days decade&lt;sup&gt;−1&lt;/sup&gt;), duration (2.1 days decade&lt;sup&gt;−1&lt;/sup&gt;) and intensity (0.2 °C days decade&lt;sup&gt;−1&lt;/sup&gt;) over the past 40 years. Moreover, vertically compounding heatwaves, where extreme heat occurs simultaneously at the surface and bottom, have risen by 3.3 days decade&lt;sup&gt;−1&lt;/sup&gt;. By the end of the century, changes in heatwave patterns, particularly under high emissions, are projected to intensify. These findings highlight the need for subsurface monitoring to fully understand and predict the ecological impacts of lake heatwaves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2438826</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>