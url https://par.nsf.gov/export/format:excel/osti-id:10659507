--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659507</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2025.10240</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamics of rotating helices in a viscous fluid</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zang, Chijing; Omodt, Luke; Dasgupta, Moumita; Cheng, Xiang (ORCID:000000022759764X)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1013</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;We investigate the dynamics of a pair of rigid rotating helices in a viscous fluid, as a model for bacterial flagellar bundle and a prototype of microfluidic pumps. Combining experiments with hydrodynamic modelling, we examine how spacing and phase difference between the two helices affect their torque, flow field and fluid transport capacity at low Reynolds numbers. Hydrodynamic coupling reduces the torque when the helices rotate in phase at constant angular speed, but increases the torque when they rotate out of phase. We identify a critical phase difference, at which the hydrodynamic coupling vanishes despite the close spacing between the helices. A simple model, based on the flow characteristics and positioning of a single helix, is constructed, which quantitatively predicts the torque of the helical pair in both unbounded and confined systems. Finally, we show the influence of spacing and phase difference on the axial flux and the pump efficiency of the helices. Our findings shed light on the function of bacterial flagella and provide design principles for efficient low-Reynolds-number pumps.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011401; 2415405</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>