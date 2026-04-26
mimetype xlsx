--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10659998</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4070641</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impact of Heating Electrification and Building Retrofit on the Indoor Thermal Environment and Electricity Demand</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rodriguez, Alfredo A; Amadeh, Ali; Lee, Zachary E; Humphreys, Lee; Zhang, K Max</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME Journal of Engineering for Sustainable Buildings and Cities</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2642-6641</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Retrofitting building stock through heating electrification and energy efficiency improvements is essential for achieving carbon neutrality. Understanding the effects of electrification and efficiency retrofits on building-resident satisfaction and adaptive behaviors is important, as these directly impact retrofitting success, adoption rates, energy consumption, and performance. There is a gap in understanding the combined effects of heating electrification and building efficiency retrofits. Using data collected over 2.5 years, we performed integrated qualitative and quantitative analyses to evaluate the combined effects of heat pump electrification and a roof insulation retrofitting in a 10-unit New York City apartment building. Building-resident satisfaction with each strategy was assessed, and impacts on occupant thermal comfort, energy behavior, indoor thermal environment, and energy consumption were analyzed. Despite perceived challenges and resident skepticism, air source heat pumps (ASHPs) provided adequate indoor thermal comfort. ASHPs were preferred over steam boiler heating for controllability, noise reduction, and improved thermal comfort. Unintended benefits included improved aesthetics, reduced real estate needs, and decreased burn potential. With heat pumps, some residents adopted energy-conservative behaviors while others adopted “comfort-taking” behaviors, prioritizing comfort over conservation. The roof insulation retrofit further improved resident thermal comfort and decreased total building heating energy requirements by 25.3–34.2% and heating peak power requirements by 10.7%. The retrofit also improved ASHP efficiency in previously uninsulated spaces, effectively mitigating heat pump undersizing effects. Combined energy retrofitting strategies could play a key role in ensuring thermal comfort and building energy efficiency toward carbon neutrality.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952063</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers,</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>